--- v0 (2026-07-15)
+++ v1 (2026-09-13)
@@ -23,51 +23,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="COLLECT" sheetId="1" r:id="rId1"/>
     <sheet name="PAID" sheetId="2" r:id="rId2"/>
     <sheet name="NOT PAID" sheetId="3" r:id="rId3"/>
     <sheet name="WAITING" sheetId="4" r:id="rId4"/>
     <sheet name="INVOICES" sheetId="5" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1356" count="5419">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1354" count="5414">
   <si>
     <t># TICKET</t>
   </si>
   <si>
     <t>VEHICLE</t>
   </si>
   <si>
     <t>ROUTE</t>
   </si>
   <si>
     <t>TON</t>
   </si>
   <si>
     <t>PRICE</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>INVOICE</t>
   </si>
   <si>
     <t>CHECKTOTAL</t>
   </si>
   <si>
@@ -3236,56 +3236,50 @@
     <t>05-29-2025 to 06-04-2025</t>
   </si>
   <si>
     <t>1973010796</t>
   </si>
   <si>
     <t>Pugmill P3 TO (323-1782) Fulshear Lakes Way Ph3 Creekside Village Sec7-WSDP</t>
   </si>
   <si>
     <t>1936002324</t>
   </si>
   <si>
     <t>Pugmill P10 TO (323-1553) ESCONDIDO SEC 8</t>
   </si>
   <si>
     <t>1936005752</t>
   </si>
   <si>
     <t>Pugmill P10 TO (323-1148) Hourly Standby</t>
   </si>
   <si>
     <t>1936010721</t>
   </si>
   <si>
     <t>Pugmill P10 TO (323-3367) Heartland Pass WSD</t>
-  </si>
-[...4 lines deleted...]
-    <t>Pugmill P10 TO (323-3899) Legacy Grove Sec 1</t>
   </si>
   <si>
     <t>1934004908</t>
   </si>
   <si>
     <t>D285</t>
   </si>
   <si>
     <t>Pugmill P8 TO (323-11) Metro MAINTENANCE WAY</t>
   </si>
   <si>
     <t>1934005531</t>
   </si>
   <si>
     <t>Pugmill P8 TO (323-990) Pelly Place Section 3</t>
   </si>
   <si>
     <t>06-12-2025 to 06-18-2025</t>
   </si>
   <si>
     <t>1934005615</t>
   </si>
   <si>
     <t>Pugmill P8 TO (323-1950) 323-1950</t>
   </si>
@@ -4260,52 +4254,52 @@
     <tableColumn id="10" name="WORK"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="1"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="3" name="TablePaid" displayName="TablePaid" ref="A1:I280" totalsRowCount="1">
   <autoFilter ref="A1:I280"/>
   <tableColumns>
     <tableColumn id="1" name="# TICKET"/>
     <tableColumn id="2" name="VEHICLE"/>
     <tableColumn id="3" name="ROUTE"/>
     <tableColumn id="4" name="TON"/>
     <tableColumn id="5" name="PRICE"/>
     <tableColumn id="6" name="TOTAL"/>
     <tableColumn id="7" name="INVOICE"/>
     <tableColumn id="8" name="UPLOAD"/>
     <tableColumn id="9" name="WORK"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="1"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="4" name="Table2" displayName="Table2" ref="A1:H343" totalsRowCount="1">
-  <autoFilter ref="A1:H343"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="4" name="Table2" displayName="Table2" ref="A1:H342" totalsRowCount="1">
+  <autoFilter ref="A1:H342"/>
   <tableColumns>
     <tableColumn id="1" name="# TICKET"/>
     <tableColumn id="2" name="VEHICLE"/>
     <tableColumn id="3" name="ROUTE"/>
     <tableColumn id="4" name="TON"/>
     <tableColumn id="5" name="PRICE" totalsRowLabel="Total"/>
     <tableColumn id="6" name="TOTAL" totalsRowFunction="sum"/>
     <tableColumn id="7" name="UPLOAD"/>
     <tableColumn id="8" name="WORK"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="1"/>
 </table>
 </file>
 
 <file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="5" name="Table3" displayName="Table3" ref="A1:H50" totalsRowCount="1">
   <autoFilter ref="A1:H50"/>
   <tableColumns>
     <tableColumn id="1" name="# TICKET"/>
     <tableColumn id="2" name="VEHICLE"/>
     <tableColumn id="3" name="ROUTE"/>
     <tableColumn id="4" name="TON"/>
     <tableColumn id="5" name="PRICE" totalsRowLabel="Total"/>
     <tableColumn id="6" name="TOTAL" totalsRowFunction="sum"/>
     <tableColumn id="7" name="INVOICE"/>
@@ -21866,51 +21860,51 @@
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280"/>
       <c r="B280"/>
       <c r="C280"/>
       <c r="D280" s="1"/>
       <c r="E280" s="2"/>
       <c r="F280" s="2"/>
       <c r="G280"/>
       <c r="H280"/>
       <c r="I280"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:H343"/>
+  <dimension ref="A1:H342"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.27734375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="77.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="10.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="28.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -28882,1919 +28876,1893 @@
       </c>
       <c r="C269" t="s">
         <v>1070</v>
       </c>
       <c r="D269" s="1">
         <v>17.83</v>
       </c>
       <c r="E269" s="2">
         <v>5.15</v>
       </c>
       <c r="F269" s="2">
         <v>91.82</v>
       </c>
       <c r="G269" t="s">
         <v>759</v>
       </c>
       <c r="H269" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
         <v>1071</v>
       </c>
       <c r="B270" t="s">
-        <v>207</v>
+        <v>1072</v>
       </c>
       <c r="C270" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="D270" s="1">
-        <v>17.83</v>
+        <v>13.82</v>
       </c>
       <c r="E270" s="2">
-        <v>4.4</v>
+        <v>4.7</v>
       </c>
       <c r="F270" s="2">
-        <v>78.45</v>
+        <v>64.95</v>
       </c>
       <c r="G270" t="s">
-        <v>739</v>
+        <v>925</v>
       </c>
       <c r="H270" t="s">
-        <v>739</v>
+        <v>925</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="B271" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="C271" t="s">
         <v>1075</v>
       </c>
       <c r="D271" s="1">
-        <v>13.82</v>
+        <v>13.02</v>
       </c>
       <c r="E271" s="2">
-        <v>4.7</v>
+        <v>7.25</v>
       </c>
       <c r="F271" s="2">
-        <v>64.95</v>
+        <v>94.4</v>
       </c>
       <c r="G271" t="s">
-        <v>925</v>
+        <v>1076</v>
       </c>
       <c r="H271" t="s">
-        <v>925</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B272" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C272" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D272" s="1">
+        <v>13.05</v>
+      </c>
+      <c r="E272" s="2">
+        <v>6.95</v>
+      </c>
+      <c r="F272" s="2">
+        <v>90.7</v>
+      </c>
+      <c r="G272" t="s">
         <v>1076</v>
       </c>
-      <c r="B272" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H272" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
         <v>1079</v>
       </c>
       <c r="B273" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="C273" t="s">
         <v>1080</v>
       </c>
       <c r="D273" s="1">
-        <v>13.05</v>
+        <v>13.08</v>
       </c>
       <c r="E273" s="2">
-        <v>6.95</v>
+        <v>3.7</v>
       </c>
       <c r="F273" s="2">
-        <v>90.7</v>
+        <v>48.4</v>
       </c>
       <c r="G273" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="H273" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
         <v>1081</v>
       </c>
       <c r="B274" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="C274" t="s">
         <v>1082</v>
       </c>
       <c r="D274" s="1">
-        <v>13.08</v>
+        <v>13.06</v>
       </c>
       <c r="E274" s="2">
-        <v>3.7</v>
+        <v>5.45</v>
       </c>
       <c r="F274" s="2">
-        <v>48.4</v>
+        <v>71.18</v>
       </c>
       <c r="G274" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="H274" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
         <v>1083</v>
       </c>
       <c r="B275" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="C275" t="s">
         <v>1084</v>
       </c>
       <c r="D275" s="1">
-        <v>13.06</v>
+        <v>14.46</v>
       </c>
       <c r="E275" s="2">
-        <v>5.45</v>
+        <v>5.7</v>
       </c>
       <c r="F275" s="2">
-        <v>71.18</v>
+        <v>82.42</v>
       </c>
       <c r="G275" t="s">
-        <v>1078</v>
+        <v>464</v>
       </c>
       <c r="H275" t="s">
-        <v>1078</v>
+        <v>464</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
         <v>1085</v>
       </c>
       <c r="B276" t="s">
-        <v>1074</v>
+        <v>1086</v>
       </c>
       <c r="C276" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="D276" s="1">
-        <v>14.46</v>
+        <v>15.14</v>
       </c>
       <c r="E276" s="2">
-        <v>5.7</v>
+        <v>7.75</v>
       </c>
       <c r="F276" s="2">
-        <v>82.42</v>
+        <v>117.34</v>
       </c>
       <c r="G276" t="s">
-        <v>464</v>
+        <v>1062</v>
       </c>
       <c r="H276" t="s">
-        <v>464</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="B277" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="C277" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="D277" s="1">
-        <v>15.14</v>
+        <v>16.9</v>
       </c>
       <c r="E277" s="2">
-        <v>7.75</v>
+        <v>5.15</v>
       </c>
       <c r="F277" s="2">
-        <v>117.34</v>
+        <v>87.04</v>
       </c>
       <c r="G277" t="s">
-        <v>1062</v>
+        <v>616</v>
       </c>
       <c r="H277" t="s">
-        <v>1062</v>
+        <v>616</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="B278" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="C278" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="D278" s="1">
-        <v>16.9</v>
+        <v>17.35</v>
       </c>
       <c r="E278" s="2">
         <v>5.15</v>
       </c>
       <c r="F278" s="2">
-        <v>87.04</v>
+        <v>89.35</v>
       </c>
       <c r="G278" t="s">
-        <v>616</v>
+        <v>647</v>
       </c>
       <c r="H278" t="s">
-        <v>616</v>
+        <v>647</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="B279" t="s">
-        <v>1094</v>
+        <v>266</v>
       </c>
       <c r="C279" t="s">
         <v>1095</v>
       </c>
       <c r="D279" s="1">
-        <v>17.35</v>
+        <v>20.6</v>
       </c>
       <c r="E279" s="2">
-        <v>5.15</v>
+        <v>3.1</v>
       </c>
       <c r="F279" s="2">
-        <v>89.35</v>
+        <v>63.86</v>
       </c>
       <c r="G279" t="s">
-        <v>647</v>
+        <v>1096</v>
       </c>
       <c r="H279" t="s">
-        <v>647</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="B280" t="s">
         <v>266</v>
       </c>
       <c r="C280" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="D280" s="1">
-        <v>20.6</v>
+        <v>19.52</v>
       </c>
       <c r="E280" s="2">
-        <v>3.1</v>
+        <v>5.45</v>
       </c>
       <c r="F280" s="2">
-        <v>63.86</v>
+        <v>106.38</v>
       </c>
       <c r="G280" t="s">
-        <v>1098</v>
+        <v>1005</v>
       </c>
       <c r="H280" t="s">
-        <v>1098</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
         <v>1099</v>
       </c>
       <c r="B281" t="s">
         <v>266</v>
       </c>
       <c r="C281" t="s">
-        <v>1100</v>
+        <v>781</v>
       </c>
       <c r="D281" s="1">
-        <v>19.52</v>
+        <v>1</v>
       </c>
       <c r="E281" s="2">
-        <v>5.45</v>
+        <v>325</v>
       </c>
       <c r="F281" s="2">
-        <v>106.38</v>
+        <v>325</v>
       </c>
       <c r="G281" t="s">
-        <v>1005</v>
+        <v>545</v>
       </c>
       <c r="H281" t="s">
-        <v>1005</v>
+        <v>545</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="B282" t="s">
         <v>266</v>
       </c>
       <c r="C282" t="s">
-        <v>781</v>
+        <v>461</v>
       </c>
       <c r="D282" s="1">
-        <v>1</v>
+        <v>19.71</v>
       </c>
       <c r="E282" s="2">
-        <v>325</v>
+        <v>4.7</v>
       </c>
       <c r="F282" s="2">
-        <v>325</v>
+        <v>92.64</v>
       </c>
       <c r="G282" t="s">
-        <v>545</v>
+        <v>426</v>
       </c>
       <c r="H282" t="s">
-        <v>545</v>
+        <v>426</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B283" t="s">
         <v>1102</v>
       </c>
-      <c r="B283" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C283" t="s">
-        <v>461</v>
+        <v>781</v>
       </c>
       <c r="D283" s="1">
-        <v>19.71</v>
+        <v>1</v>
       </c>
       <c r="E283" s="2">
-        <v>4.7</v>
+        <v>520</v>
       </c>
       <c r="F283" s="2">
-        <v>92.64</v>
+        <v>520</v>
       </c>
       <c r="G283" t="s">
-        <v>426</v>
+        <v>545</v>
       </c>
       <c r="H283" t="s">
-        <v>426</v>
+        <v>545</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
         <v>1103</v>
       </c>
       <c r="B284" t="s">
-        <v>1104</v>
+        <v>1102</v>
       </c>
       <c r="C284" t="s">
         <v>781</v>
       </c>
       <c r="D284" s="1">
         <v>1</v>
       </c>
       <c r="E284" s="2">
-        <v>520</v>
+        <v>325</v>
       </c>
       <c r="F284" s="2">
-        <v>520</v>
+        <v>325</v>
       </c>
       <c r="G284" t="s">
         <v>545</v>
       </c>
       <c r="H284" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B285" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C285" t="s">
         <v>1105</v>
       </c>
-      <c r="B285" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D285" s="1">
-        <v>1</v>
+        <v>17.69</v>
       </c>
       <c r="E285" s="2">
-        <v>325</v>
+        <v>5.2</v>
       </c>
       <c r="F285" s="2">
-        <v>325</v>
+        <v>91.99</v>
       </c>
       <c r="G285" t="s">
-        <v>545</v>
+        <v>426</v>
       </c>
       <c r="H285" t="s">
-        <v>545</v>
+        <v>426</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
         <v>1106</v>
       </c>
       <c r="B286" t="s">
-        <v>1104</v>
+        <v>1107</v>
       </c>
       <c r="C286" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="D286" s="1">
-        <v>17.69</v>
+        <v>17.38</v>
       </c>
       <c r="E286" s="2">
-        <v>5.2</v>
+        <v>3.95</v>
       </c>
       <c r="F286" s="2">
-        <v>91.99</v>
+        <v>68.65</v>
       </c>
       <c r="G286" t="s">
-        <v>426</v>
+        <v>946</v>
       </c>
       <c r="H286" t="s">
-        <v>426</v>
+        <v>946</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="B287" t="s">
-        <v>1109</v>
+        <v>1107</v>
       </c>
       <c r="C287" t="s">
-        <v>1110</v>
+        <v>781</v>
       </c>
       <c r="D287" s="1">
-        <v>17.38</v>
+        <v>1</v>
       </c>
       <c r="E287" s="2">
-        <v>3.95</v>
+        <v>585</v>
       </c>
       <c r="F287" s="2">
-        <v>68.65</v>
+        <v>585</v>
       </c>
       <c r="G287" t="s">
-        <v>946</v>
+        <v>545</v>
       </c>
       <c r="H287" t="s">
-        <v>946</v>
+        <v>545</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B288" t="s">
+        <v>386</v>
+      </c>
+      <c r="C288" t="s">
         <v>1111</v>
       </c>
-      <c r="B288" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D288" s="1">
-        <v>1</v>
+        <v>17.85</v>
       </c>
       <c r="E288" s="2">
-        <v>585</v>
+        <v>5.95</v>
       </c>
       <c r="F288" s="2">
-        <v>585</v>
+        <v>106.21</v>
       </c>
       <c r="G288" t="s">
-        <v>545</v>
+        <v>1112</v>
       </c>
       <c r="H288" t="s">
-        <v>545</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="B289" t="s">
         <v>386</v>
       </c>
       <c r="C289" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="D289" s="1">
-        <v>17.85</v>
+        <v>20.53</v>
       </c>
       <c r="E289" s="2">
-        <v>5.95</v>
+        <v>3.5</v>
       </c>
       <c r="F289" s="2">
-        <v>106.21</v>
+        <v>71.86</v>
       </c>
       <c r="G289" t="s">
-        <v>1114</v>
+        <v>574</v>
       </c>
       <c r="H289" t="s">
-        <v>1114</v>
+        <v>575</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
         <v>1115</v>
       </c>
       <c r="B290" t="s">
         <v>386</v>
       </c>
       <c r="C290" t="s">
         <v>1116</v>
       </c>
       <c r="D290" s="1">
-        <v>20.53</v>
+        <v>20.28</v>
       </c>
       <c r="E290" s="2">
-        <v>3.5</v>
+        <v>3.25</v>
       </c>
       <c r="F290" s="2">
-        <v>71.86</v>
+        <v>65.91</v>
       </c>
       <c r="G290" t="s">
-        <v>574</v>
+        <v>1117</v>
       </c>
       <c r="H290" t="s">
-        <v>575</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="B291" t="s">
         <v>386</v>
       </c>
       <c r="C291" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="D291" s="1">
-        <v>20.28</v>
+        <v>19.57</v>
       </c>
       <c r="E291" s="2">
-        <v>3.25</v>
+        <v>3.95</v>
       </c>
       <c r="F291" s="2">
-        <v>65.91</v>
+        <v>77.3</v>
       </c>
       <c r="G291" t="s">
-        <v>1119</v>
+        <v>725</v>
       </c>
       <c r="H291" t="s">
-        <v>1119</v>
+        <v>725</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
         <v>1120</v>
       </c>
       <c r="B292" t="s">
-        <v>386</v>
+        <v>1121</v>
       </c>
       <c r="C292" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="D292" s="1">
-        <v>19.57</v>
+        <v>20.34</v>
       </c>
       <c r="E292" s="2">
-        <v>3.95</v>
+        <v>4.2</v>
       </c>
       <c r="F292" s="2">
-        <v>77.3</v>
+        <v>85.43</v>
       </c>
       <c r="G292" t="s">
-        <v>725</v>
+        <v>436</v>
       </c>
       <c r="H292" t="s">
-        <v>725</v>
+        <v>436</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="B293" t="s">
-        <v>1123</v>
+        <v>1121</v>
       </c>
       <c r="C293" t="s">
         <v>1124</v>
       </c>
       <c r="D293" s="1">
-        <v>20.34</v>
+        <v>20.32</v>
       </c>
       <c r="E293" s="2">
-        <v>4.2</v>
+        <v>6.4</v>
       </c>
       <c r="F293" s="2">
-        <v>85.43</v>
+        <v>130.05</v>
       </c>
       <c r="G293" t="s">
-        <v>436</v>
+        <v>759</v>
       </c>
       <c r="H293" t="s">
-        <v>436</v>
+        <v>759</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
         <v>1125</v>
       </c>
       <c r="B294" t="s">
-        <v>1123</v>
+        <v>1121</v>
       </c>
       <c r="C294" t="s">
         <v>1126</v>
       </c>
       <c r="D294" s="1">
-        <v>20.32</v>
+        <v>18.44</v>
       </c>
       <c r="E294" s="2">
-        <v>6.4</v>
+        <v>5.95</v>
       </c>
       <c r="F294" s="2">
-        <v>130.05</v>
+        <v>109.72</v>
       </c>
       <c r="G294" t="s">
-        <v>759</v>
+        <v>728</v>
       </c>
       <c r="H294" t="s">
-        <v>759</v>
+        <v>728</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
         <v>1127</v>
       </c>
       <c r="B295" t="s">
-        <v>1123</v>
+        <v>1128</v>
       </c>
       <c r="C295" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="D295" s="1">
-        <v>18.44</v>
+        <v>18.74</v>
       </c>
       <c r="E295" s="2">
-        <v>5.95</v>
+        <v>4.2</v>
       </c>
       <c r="F295" s="2">
-        <v>109.72</v>
+        <v>78.71</v>
       </c>
       <c r="G295" t="s">
-        <v>728</v>
+        <v>1130</v>
       </c>
       <c r="H295" t="s">
-        <v>728</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="B296" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="C296" t="s">
-        <v>1131</v>
+        <v>129</v>
       </c>
       <c r="D296" s="1">
-        <v>18.74</v>
+        <v>19.13</v>
       </c>
       <c r="E296" s="2">
         <v>4.2</v>
       </c>
       <c r="F296" s="2">
-        <v>78.71</v>
+        <v>80.35</v>
       </c>
       <c r="G296" t="s">
         <v>1132</v>
       </c>
       <c r="H296" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
         <v>1133</v>
       </c>
       <c r="B297" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="C297" t="s">
-        <v>129</v>
+        <v>1134</v>
       </c>
       <c r="D297" s="1">
-        <v>19.13</v>
+        <v>18.82</v>
       </c>
       <c r="E297" s="2">
-        <v>4.2</v>
+        <v>5.45</v>
       </c>
       <c r="F297" s="2">
-        <v>80.35</v>
+        <v>102.57</v>
       </c>
       <c r="G297" t="s">
-        <v>1134</v>
+        <v>752</v>
       </c>
       <c r="H297" t="s">
-        <v>1134</v>
+        <v>752</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
         <v>1135</v>
       </c>
       <c r="B298" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="C298" t="s">
-        <v>1136</v>
+        <v>959</v>
       </c>
       <c r="D298" s="1">
-        <v>18.82</v>
+        <v>16.51</v>
       </c>
       <c r="E298" s="2">
-        <v>5.45</v>
+        <v>5.7</v>
       </c>
       <c r="F298" s="2">
-        <v>102.57</v>
+        <v>94.11</v>
       </c>
       <c r="G298" t="s">
-        <v>752</v>
+        <v>830</v>
       </c>
       <c r="H298" t="s">
-        <v>752</v>
+        <v>830</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B299" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C299" t="s">
         <v>1137</v>
       </c>
-      <c r="B299" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D299" s="1">
-        <v>16.51</v>
+        <v>17.49</v>
       </c>
       <c r="E299" s="2">
-        <v>5.7</v>
+        <v>3.7</v>
       </c>
       <c r="F299" s="2">
-        <v>94.11</v>
+        <v>64.71</v>
       </c>
       <c r="G299" t="s">
-        <v>830</v>
+        <v>1138</v>
       </c>
       <c r="H299" t="s">
-        <v>830</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="B300" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="C300" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="D300" s="1">
-        <v>17.49</v>
+        <v>17.44</v>
       </c>
       <c r="E300" s="2">
-        <v>3.7</v>
+        <v>5.7</v>
       </c>
       <c r="F300" s="2">
-        <v>64.71</v>
+        <v>99.41</v>
       </c>
       <c r="G300" t="s">
-        <v>1140</v>
+        <v>594</v>
       </c>
       <c r="H300" t="s">
-        <v>1140</v>
+        <v>594</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
         <v>1141</v>
       </c>
       <c r="B301" t="s">
-        <v>1130</v>
+        <v>1142</v>
       </c>
       <c r="C301" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="D301" s="1">
-        <v>17.44</v>
+        <v>21.15</v>
       </c>
       <c r="E301" s="2">
-        <v>5.7</v>
+        <v>4.2</v>
       </c>
       <c r="F301" s="2">
-        <v>99.41</v>
+        <v>88.83</v>
       </c>
       <c r="G301" t="s">
-        <v>594</v>
+        <v>1138</v>
       </c>
       <c r="H301" t="s">
-        <v>594</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="B302" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="C302" t="s">
-        <v>1145</v>
+        <v>1095</v>
       </c>
       <c r="D302" s="1">
-        <v>21.15</v>
+        <v>22.4</v>
       </c>
       <c r="E302" s="2">
-        <v>4.2</v>
+        <v>3.1</v>
       </c>
       <c r="F302" s="2">
-        <v>88.83</v>
+        <v>69.44</v>
       </c>
       <c r="G302" t="s">
-        <v>1140</v>
+        <v>442</v>
       </c>
       <c r="H302" t="s">
-        <v>1140</v>
+        <v>442</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
         <v>1146</v>
       </c>
       <c r="B303" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C303" t="s">
         <v>1147</v>
       </c>
-      <c r="C303" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D303" s="1">
-        <v>22.4</v>
+        <v>20.44</v>
       </c>
       <c r="E303" s="2">
-        <v>3.1</v>
+        <v>3.45</v>
       </c>
       <c r="F303" s="2">
-        <v>69.44</v>
+        <v>70.52</v>
       </c>
       <c r="G303" t="s">
-        <v>442</v>
+        <v>736</v>
       </c>
       <c r="H303" t="s">
-        <v>442</v>
+        <v>736</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
         <v>1148</v>
       </c>
       <c r="B304" t="s">
-        <v>1147</v>
+        <v>1145</v>
       </c>
       <c r="C304" t="s">
         <v>1149</v>
       </c>
       <c r="D304" s="1">
-        <v>20.44</v>
+        <v>19.41</v>
       </c>
       <c r="E304" s="2">
-        <v>3.45</v>
+        <v>3.95</v>
       </c>
       <c r="F304" s="2">
-        <v>70.52</v>
+        <v>76.67</v>
       </c>
       <c r="G304" t="s">
-        <v>736</v>
+        <v>1150</v>
       </c>
       <c r="H304" t="s">
-        <v>736</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="B305" t="s">
-        <v>1147</v>
+        <v>1145</v>
       </c>
       <c r="C305" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="D305" s="1">
-        <v>19.41</v>
+        <v>1</v>
       </c>
       <c r="E305" s="2">
-        <v>3.95</v>
+        <v>125</v>
       </c>
       <c r="F305" s="2">
-        <v>76.67</v>
+        <v>125</v>
       </c>
       <c r="G305" t="s">
-        <v>1152</v>
+        <v>949</v>
       </c>
       <c r="H305" t="s">
-        <v>1152</v>
+        <v>949</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
         <v>1153</v>
       </c>
       <c r="B306" t="s">
-        <v>1147</v>
+        <v>1154</v>
       </c>
       <c r="C306" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="D306" s="1">
-        <v>1</v>
+        <v>18.78</v>
       </c>
       <c r="E306" s="2">
-        <v>125</v>
+        <v>5.7</v>
       </c>
       <c r="F306" s="2">
-        <v>125</v>
+        <v>107.05</v>
       </c>
       <c r="G306" t="s">
-        <v>949</v>
+        <v>830</v>
       </c>
       <c r="H306" t="s">
-        <v>949</v>
+        <v>830</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="B307" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="C307" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="D307" s="1">
-        <v>18.78</v>
+        <v>19.44</v>
       </c>
       <c r="E307" s="2">
-        <v>5.7</v>
+        <v>4.7</v>
       </c>
       <c r="F307" s="2">
-        <v>107.05</v>
+        <v>91.37</v>
       </c>
       <c r="G307" t="s">
-        <v>830</v>
+        <v>1159</v>
       </c>
       <c r="H307" t="s">
-        <v>830</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1158</v>
+        <v>1160</v>
       </c>
       <c r="B308" t="s">
-        <v>1159</v>
+        <v>1157</v>
       </c>
       <c r="C308" t="s">
-        <v>1160</v>
+        <v>607</v>
       </c>
       <c r="D308" s="1">
-        <v>19.44</v>
+        <v>22.53</v>
       </c>
       <c r="E308" s="2">
-        <v>4.7</v>
+        <v>4.15</v>
       </c>
       <c r="F308" s="2">
-        <v>91.37</v>
+        <v>93.5</v>
       </c>
       <c r="G308" t="s">
-        <v>1161</v>
+        <v>860</v>
       </c>
       <c r="H308" t="s">
-        <v>1161</v>
+        <v>860</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
+        <v>1161</v>
+      </c>
+      <c r="B309" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C309" t="s">
         <v>1162</v>
       </c>
-      <c r="B309" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D309" s="1">
-        <v>22.53</v>
+        <v>19.85</v>
       </c>
       <c r="E309" s="2">
-        <v>4.15</v>
+        <v>3.95</v>
       </c>
       <c r="F309" s="2">
-        <v>93.5</v>
+        <v>78.41</v>
       </c>
       <c r="G309" t="s">
-        <v>860</v>
+        <v>663</v>
       </c>
       <c r="H309" t="s">
-        <v>860</v>
+        <v>663</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
         <v>1163</v>
       </c>
       <c r="B310" t="s">
-        <v>1159</v>
+        <v>1157</v>
       </c>
       <c r="C310" t="s">
         <v>1164</v>
       </c>
       <c r="D310" s="1">
-        <v>19.85</v>
+        <v>20.35</v>
       </c>
       <c r="E310" s="2">
-        <v>3.95</v>
+        <v>5.7</v>
       </c>
       <c r="F310" s="2">
-        <v>78.41</v>
+        <v>116</v>
       </c>
       <c r="G310" t="s">
-        <v>663</v>
+        <v>597</v>
       </c>
       <c r="H310" t="s">
-        <v>663</v>
+        <v>597</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
         <v>1165</v>
       </c>
       <c r="B311" t="s">
-        <v>1159</v>
+        <v>1157</v>
       </c>
       <c r="C311" t="s">
         <v>1166</v>
       </c>
       <c r="D311" s="1">
-        <v>20.35</v>
+        <v>20.73</v>
       </c>
       <c r="E311" s="2">
-        <v>5.7</v>
+        <v>5.95</v>
       </c>
       <c r="F311" s="2">
-        <v>116</v>
+        <v>123.34</v>
       </c>
       <c r="G311" t="s">
-        <v>597</v>
+        <v>1117</v>
       </c>
       <c r="H311" t="s">
-        <v>597</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
         <v>1167</v>
       </c>
       <c r="B312" t="s">
-        <v>1159</v>
+        <v>1168</v>
       </c>
       <c r="C312" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="D312" s="1">
-        <v>20.73</v>
+        <v>20.62</v>
       </c>
       <c r="E312" s="2">
         <v>5.95</v>
       </c>
       <c r="F312" s="2">
-        <v>123.34</v>
+        <v>122.69</v>
       </c>
       <c r="G312" t="s">
-        <v>1119</v>
+        <v>647</v>
       </c>
       <c r="H312" t="s">
-        <v>1119</v>
+        <v>647</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="B313" t="s">
-        <v>1170</v>
+        <v>1168</v>
       </c>
       <c r="C313" t="s">
         <v>1171</v>
       </c>
       <c r="D313" s="1">
-        <v>20.62</v>
+        <v>20.61</v>
       </c>
       <c r="E313" s="2">
-        <v>5.95</v>
+        <v>6.2</v>
       </c>
       <c r="F313" s="2">
-        <v>122.69</v>
+        <v>127.78</v>
       </c>
       <c r="G313" t="s">
-        <v>647</v>
+        <v>616</v>
       </c>
       <c r="H313" t="s">
-        <v>647</v>
+        <v>616</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
         <v>1172</v>
       </c>
       <c r="B314" t="s">
-        <v>1170</v>
+        <v>1168</v>
       </c>
       <c r="C314" t="s">
         <v>1173</v>
       </c>
       <c r="D314" s="1">
-        <v>20.61</v>
+        <v>20.59</v>
       </c>
       <c r="E314" s="2">
-        <v>6.2</v>
+        <v>4.95</v>
       </c>
       <c r="F314" s="2">
-        <v>127.78</v>
+        <v>101.92</v>
       </c>
       <c r="G314" t="s">
-        <v>616</v>
+        <v>1174</v>
       </c>
       <c r="H314" t="s">
-        <v>616</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="B315" t="s">
-        <v>1170</v>
+        <v>1168</v>
       </c>
       <c r="C315" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="D315" s="1">
-        <v>20.59</v>
+        <v>20.61</v>
       </c>
       <c r="E315" s="2">
         <v>4.95</v>
       </c>
       <c r="F315" s="2">
-        <v>101.92</v>
+        <v>102.02</v>
       </c>
       <c r="G315" t="s">
-        <v>1176</v>
+        <v>1174</v>
       </c>
       <c r="H315" t="s">
-        <v>1176</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
         <v>1177</v>
       </c>
       <c r="B316" t="s">
-        <v>1170</v>
+        <v>1178</v>
       </c>
       <c r="C316" t="s">
-        <v>1178</v>
+        <v>781</v>
       </c>
       <c r="D316" s="1">
-        <v>20.61</v>
+        <v>1</v>
       </c>
       <c r="E316" s="2">
-        <v>4.95</v>
+        <v>520</v>
       </c>
       <c r="F316" s="2">
-        <v>102.02</v>
+        <v>520</v>
       </c>
       <c r="G316" t="s">
-        <v>1176</v>
+        <v>545</v>
       </c>
       <c r="H316" t="s">
-        <v>1176</v>
+        <v>545</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
         <v>1179</v>
       </c>
       <c r="B317" t="s">
         <v>1180</v>
       </c>
       <c r="C317" t="s">
-        <v>781</v>
+        <v>1181</v>
       </c>
       <c r="D317" s="1">
         <v>1</v>
       </c>
       <c r="E317" s="2">
-        <v>520</v>
+        <v>80</v>
       </c>
       <c r="F317" s="2">
-        <v>520</v>
+        <v>80</v>
       </c>
       <c r="G317" t="s">
-        <v>545</v>
+        <v>747</v>
       </c>
       <c r="H317" t="s">
-        <v>545</v>
+        <v>747</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="B318" t="s">
-        <v>1182</v>
+        <v>1180</v>
       </c>
       <c r="C318" t="s">
-        <v>1183</v>
+        <v>749</v>
       </c>
       <c r="D318" s="1">
-        <v>1</v>
+        <v>23.07</v>
       </c>
       <c r="E318" s="2">
-        <v>80</v>
+        <v>6.15</v>
       </c>
       <c r="F318" s="2">
-        <v>80</v>
+        <v>141.88</v>
       </c>
       <c r="G318" t="s">
         <v>747</v>
       </c>
       <c r="H318" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1184</v>
+        <v>1183</v>
       </c>
       <c r="B319" t="s">
-        <v>1182</v>
+        <v>1180</v>
       </c>
       <c r="C319" t="s">
-        <v>749</v>
+        <v>1181</v>
       </c>
       <c r="D319" s="1">
-        <v>23.07</v>
+        <v>1</v>
       </c>
       <c r="E319" s="2">
-        <v>6.15</v>
+        <v>103.5</v>
       </c>
       <c r="F319" s="2">
-        <v>141.88</v>
+        <v>103.5</v>
       </c>
       <c r="G319" t="s">
-        <v>747</v>
+        <v>537</v>
       </c>
       <c r="H319" t="s">
-        <v>747</v>
+        <v>537</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
+        <v>1184</v>
+      </c>
+      <c r="B320" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C320" t="s">
         <v>1185</v>
-      </c>
-[...4 lines deleted...]
-        <v>1183</v>
       </c>
       <c r="D320" s="1">
         <v>1</v>
       </c>
       <c r="E320" s="2">
-        <v>103.5</v>
+        <v>100</v>
       </c>
       <c r="F320" s="2">
-        <v>103.5</v>
+        <v>100</v>
       </c>
       <c r="G320" t="s">
-        <v>537</v>
+        <v>736</v>
       </c>
       <c r="H320" t="s">
-        <v>537</v>
+        <v>736</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
         <v>1186</v>
       </c>
       <c r="B321" t="s">
-        <v>1182</v>
+        <v>1180</v>
       </c>
       <c r="C321" t="s">
         <v>1187</v>
       </c>
       <c r="D321" s="1">
         <v>1</v>
       </c>
       <c r="E321" s="2">
-        <v>100</v>
+        <v>166</v>
       </c>
       <c r="F321" s="2">
-        <v>100</v>
+        <v>166</v>
       </c>
       <c r="G321" t="s">
         <v>736</v>
       </c>
       <c r="H321" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
         <v>1188</v>
       </c>
       <c r="B322" t="s">
-        <v>1182</v>
+        <v>1180</v>
       </c>
       <c r="C322" t="s">
         <v>1189</v>
       </c>
       <c r="D322" s="1">
-        <v>1</v>
+        <v>18.7</v>
       </c>
       <c r="E322" s="2">
-        <v>166</v>
+        <v>5.95</v>
       </c>
       <c r="F322" s="2">
-        <v>166</v>
+        <v>111.27</v>
       </c>
       <c r="G322" t="s">
-        <v>736</v>
+        <v>911</v>
       </c>
       <c r="H322" t="s">
-        <v>736</v>
+        <v>911</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
         <v>1190</v>
       </c>
       <c r="B323" t="s">
-        <v>1182</v>
+        <v>1191</v>
       </c>
       <c r="C323" t="s">
-        <v>1191</v>
+        <v>781</v>
       </c>
       <c r="D323" s="1">
-        <v>18.7</v>
+        <v>1</v>
       </c>
       <c r="E323" s="2">
-        <v>5.95</v>
+        <v>585</v>
       </c>
       <c r="F323" s="2">
-        <v>111.27</v>
+        <v>585</v>
       </c>
       <c r="G323" t="s">
-        <v>911</v>
+        <v>545</v>
       </c>
       <c r="H323" t="s">
-        <v>911</v>
+        <v>545</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
         <v>1192</v>
       </c>
       <c r="B324" t="s">
-        <v>1193</v>
+        <v>1191</v>
       </c>
       <c r="C324" t="s">
         <v>781</v>
       </c>
       <c r="D324" s="1">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="E324" s="2">
-        <v>585</v>
+        <v>520</v>
       </c>
       <c r="F324" s="2">
-        <v>585</v>
+        <v>4160</v>
       </c>
       <c r="G324" t="s">
         <v>545</v>
       </c>
       <c r="H324" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B325" t="s">
         <v>1194</v>
       </c>
-      <c r="B325" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C325" t="s">
-        <v>781</v>
+        <v>1195</v>
       </c>
       <c r="D325" s="1">
-        <v>8</v>
+        <v>18.72</v>
       </c>
       <c r="E325" s="2">
-        <v>520</v>
+        <v>4.55</v>
       </c>
       <c r="F325" s="2">
-        <v>4160</v>
+        <v>85.18</v>
       </c>
       <c r="G325" t="s">
-        <v>545</v>
+        <v>692</v>
       </c>
       <c r="H325" t="s">
-        <v>545</v>
+        <v>692</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="B326" t="s">
-        <v>1196</v>
+        <v>1194</v>
       </c>
       <c r="C326" t="s">
         <v>1197</v>
       </c>
       <c r="D326" s="1">
-        <v>18.72</v>
+        <v>20.7</v>
       </c>
       <c r="E326" s="2">
-        <v>4.55</v>
+        <v>4.15</v>
       </c>
       <c r="F326" s="2">
-        <v>85.18</v>
+        <v>85.91</v>
       </c>
       <c r="G326" t="s">
-        <v>692</v>
+        <v>1198</v>
       </c>
       <c r="H326" t="s">
-        <v>692</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="B327" t="s">
-        <v>1196</v>
+        <v>1194</v>
       </c>
       <c r="C327" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="D327" s="1">
-        <v>20.7</v>
+        <v>20.92</v>
       </c>
       <c r="E327" s="2">
-        <v>4.15</v>
+        <v>4.7</v>
       </c>
       <c r="F327" s="2">
-        <v>85.91</v>
+        <v>98.32</v>
       </c>
       <c r="G327" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="H327" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="B328" t="s">
-        <v>1196</v>
+        <v>1203</v>
       </c>
       <c r="C328" t="s">
-        <v>1202</v>
+        <v>1204</v>
       </c>
       <c r="D328" s="1">
-        <v>20.92</v>
+        <v>18.36</v>
       </c>
       <c r="E328" s="2">
-        <v>4.7</v>
+        <v>4.2</v>
       </c>
       <c r="F328" s="2">
-        <v>98.32</v>
+        <v>77.11</v>
       </c>
       <c r="G328" t="s">
-        <v>1203</v>
+        <v>439</v>
       </c>
       <c r="H328" t="s">
-        <v>1203</v>
+        <v>439</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="B329" t="s">
-        <v>1205</v>
+        <v>1203</v>
       </c>
       <c r="C329" t="s">
         <v>1206</v>
       </c>
       <c r="D329" s="1">
-        <v>18.36</v>
+        <v>17.97</v>
       </c>
       <c r="E329" s="2">
-        <v>4.2</v>
+        <v>3.85</v>
       </c>
       <c r="F329" s="2">
-        <v>77.11</v>
+        <v>69.18</v>
       </c>
       <c r="G329" t="s">
-        <v>439</v>
+        <v>1198</v>
       </c>
       <c r="H329" t="s">
-        <v>439</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
         <v>1207</v>
       </c>
       <c r="B330" t="s">
-        <v>1205</v>
+        <v>1208</v>
       </c>
       <c r="C330" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="D330" s="1">
-        <v>17.97</v>
+        <v>21.73</v>
       </c>
       <c r="E330" s="2">
-        <v>3.85</v>
+        <v>6.15</v>
       </c>
       <c r="F330" s="2">
-        <v>69.18</v>
+        <v>133.64</v>
       </c>
       <c r="G330" t="s">
-        <v>1200</v>
+        <v>426</v>
       </c>
       <c r="H330" t="s">
-        <v>1200</v>
+        <v>426</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="B331" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="C331" t="s">
-        <v>1211</v>
+        <v>491</v>
       </c>
       <c r="D331" s="1">
-        <v>21.73</v>
+        <v>19.38</v>
       </c>
       <c r="E331" s="2">
-        <v>6.15</v>
+        <v>5.15</v>
       </c>
       <c r="F331" s="2">
-        <v>133.64</v>
+        <v>99.81</v>
       </c>
       <c r="G331" t="s">
-        <v>426</v>
+        <v>1138</v>
       </c>
       <c r="H331" t="s">
-        <v>426</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
         <v>1212</v>
       </c>
       <c r="B332" t="s">
         <v>1213</v>
       </c>
       <c r="C332" t="s">
-        <v>491</v>
+        <v>1214</v>
       </c>
       <c r="D332" s="1">
-        <v>19.38</v>
+        <v>20.87</v>
       </c>
       <c r="E332" s="2">
-        <v>5.15</v>
+        <v>4.7</v>
       </c>
       <c r="F332" s="2">
-        <v>99.81</v>
+        <v>98.09</v>
       </c>
       <c r="G332" t="s">
-        <v>1140</v>
+        <v>635</v>
       </c>
       <c r="H332" t="s">
-        <v>1140</v>
+        <v>635</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="B333" t="s">
-        <v>1215</v>
+        <v>1213</v>
       </c>
       <c r="C333" t="s">
         <v>1216</v>
       </c>
       <c r="D333" s="1">
-        <v>20.87</v>
+        <v>20.07</v>
       </c>
       <c r="E333" s="2">
-        <v>4.7</v>
+        <v>3.95</v>
       </c>
       <c r="F333" s="2">
-        <v>98.09</v>
+        <v>79.28</v>
       </c>
       <c r="G333" t="s">
-        <v>635</v>
+        <v>1217</v>
       </c>
       <c r="H333" t="s">
-        <v>635</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="B334" t="s">
-        <v>1215</v>
+        <v>1213</v>
       </c>
       <c r="C334" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="D334" s="1">
-        <v>20.07</v>
+        <v>14.61</v>
       </c>
       <c r="E334" s="2">
-        <v>3.95</v>
+        <v>5.7</v>
       </c>
       <c r="F334" s="2">
-        <v>79.28</v>
+        <v>83.28</v>
       </c>
       <c r="G334" t="s">
-        <v>1219</v>
+        <v>594</v>
       </c>
       <c r="H334" t="s">
-        <v>1219</v>
+        <v>594</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
         <v>1220</v>
       </c>
       <c r="B335" t="s">
-        <v>1215</v>
+        <v>1221</v>
       </c>
       <c r="C335" t="s">
-        <v>1221</v>
+        <v>889</v>
       </c>
       <c r="D335" s="1">
-        <v>14.61</v>
+        <v>18.94</v>
       </c>
       <c r="E335" s="2">
-        <v>5.7</v>
+        <v>4.7</v>
       </c>
       <c r="F335" s="2">
-        <v>83.28</v>
+        <v>89.02</v>
       </c>
       <c r="G335" t="s">
-        <v>594</v>
+        <v>903</v>
       </c>
       <c r="H335" t="s">
-        <v>594</v>
-[...3 lines deleted...]
-      <c r="A336" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="336" spans="3:8">
+      <c r="C336" t="s">
         <v>1222</v>
       </c>
-      <c r="B336" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D336" s="1">
-        <v>18.94</v>
+        <v>21.83</v>
       </c>
       <c r="E336" s="2">
-        <v>4.7</v>
+        <v>9.5</v>
       </c>
       <c r="F336" s="2">
-        <v>89.02</v>
+        <v>0</v>
       </c>
       <c r="G336" t="s">
-        <v>903</v>
+        <v>827</v>
       </c>
       <c r="H336" t="s">
-        <v>903</v>
+        <v>827</v>
       </c>
     </row>
     <row r="337" spans="3:8">
       <c r="C337" t="s">
-        <v>1224</v>
+        <v>1222</v>
       </c>
       <c r="D337" s="1">
-        <v>19.4</v>
+        <v>21.93</v>
       </c>
       <c r="E337" s="2">
         <v>9.5</v>
       </c>
       <c r="F337" s="2">
         <v>0</v>
       </c>
       <c r="G337" t="s">
         <v>827</v>
       </c>
       <c r="H337" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="338" spans="3:8">
       <c r="C338" t="s">
-        <v>1224</v>
+        <v>1222</v>
       </c>
       <c r="D338" s="1">
-        <v>21.83</v>
+        <v>19.4</v>
       </c>
       <c r="E338" s="2">
         <v>9.5</v>
       </c>
       <c r="F338" s="2">
         <v>0</v>
       </c>
       <c r="G338" t="s">
         <v>827</v>
       </c>
       <c r="H338" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="339" spans="3:8">
       <c r="C339" t="s">
-        <v>1224</v>
+        <v>1222</v>
       </c>
       <c r="D339" s="1">
-        <v>19.31</v>
+        <v>21.86</v>
       </c>
       <c r="E339" s="2">
         <v>9.5</v>
       </c>
       <c r="F339" s="2">
         <v>0</v>
       </c>
       <c r="G339" t="s">
         <v>827</v>
       </c>
       <c r="H339" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="340" spans="3:8">
       <c r="C340" t="s">
-        <v>1224</v>
+        <v>1222</v>
       </c>
       <c r="D340" s="1">
-        <v>21.93</v>
+        <v>24.68</v>
       </c>
       <c r="E340" s="2">
         <v>9.5</v>
       </c>
       <c r="F340" s="2">
         <v>0</v>
       </c>
       <c r="G340" t="s">
         <v>827</v>
       </c>
       <c r="H340" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="341" spans="3:8">
       <c r="C341" t="s">
-        <v>1224</v>
+        <v>1222</v>
       </c>
       <c r="D341" s="1">
-        <v>21.86</v>
+        <v>19.31</v>
       </c>
       <c r="E341" s="2">
         <v>9.5</v>
       </c>
       <c r="F341" s="2">
         <v>0</v>
       </c>
       <c r="G341" t="s">
         <v>827</v>
       </c>
       <c r="H341" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="342" spans="3:8">
-      <c r="C342" t="s">
-[...6 lines deleted...]
-        <v>9.5</v>
+      <c r="C342"/>
+      <c r="D342" s="1"/>
+      <c r="E342" s="2" t="s">
+        <v>422</v>
       </c>
       <c r="F342" s="2">
-        <v>0</v>
-[...14 lines deleted...]
-      <c r="F343" s="2">
         <f ca="1">SUBTOTAL(109,Table2[TOTAL])</f>
         <v>0</v>
       </c>
-      <c r="G343"/>
-      <c r="H343"/>
+      <c r="G342"/>
+      <c r="H342"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:H50"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.27734375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="77.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9" bestFit="1" customWidth="1"/>
@@ -30810,1294 +30778,1294 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>1225</v>
+        <v>1223</v>
       </c>
       <c r="B2" t="s">
         <v>28</v>
       </c>
       <c r="C2" t="s">
-        <v>1226</v>
+        <v>1224</v>
       </c>
       <c r="D2" s="1">
         <v>17.28</v>
       </c>
       <c r="E2" s="2">
         <v>3.7</v>
       </c>
       <c r="F2" s="2">
         <v>3.7</v>
       </c>
       <c r="G2" t="s">
-        <v>1227</v>
+        <v>1225</v>
       </c>
       <c r="H2" t="s">
-        <v>1228</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>1229</v>
+        <v>1227</v>
       </c>
       <c r="B3" t="s">
         <v>583</v>
       </c>
       <c r="C3" t="s">
-        <v>1230</v>
+        <v>1228</v>
       </c>
       <c r="D3" s="1">
         <v>19.95</v>
       </c>
       <c r="E3" s="2">
         <v>5.15</v>
       </c>
       <c r="F3" s="2">
         <v>5.15</v>
       </c>
       <c r="G3" t="s">
-        <v>1231</v>
+        <v>1229</v>
       </c>
       <c r="H3" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>1232</v>
+        <v>1230</v>
       </c>
       <c r="B4" t="s">
         <v>70</v>
       </c>
       <c r="C4" t="s">
-        <v>1233</v>
+        <v>1231</v>
       </c>
       <c r="D4" s="1">
         <v>19.68</v>
       </c>
       <c r="E4" s="2">
         <v>5.15</v>
       </c>
       <c r="F4" s="2">
         <v>5.15</v>
       </c>
       <c r="G4" t="s">
-        <v>1234</v>
+        <v>1232</v>
       </c>
       <c r="H4" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>1235</v>
+        <v>1233</v>
       </c>
       <c r="B5" t="s">
         <v>70</v>
       </c>
       <c r="C5" t="s">
-        <v>1224</v>
+        <v>1222</v>
       </c>
       <c r="D5" s="1">
         <v>19.31</v>
       </c>
       <c r="E5" s="2">
         <v>9.5</v>
       </c>
       <c r="F5" s="2">
         <v>9.5</v>
       </c>
       <c r="G5" t="s">
-        <v>1236</v>
+        <v>1234</v>
       </c>
       <c r="H5" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>1237</v>
+        <v>1235</v>
       </c>
       <c r="B6" t="s">
         <v>70</v>
       </c>
       <c r="C6" t="s">
-        <v>1224</v>
+        <v>1222</v>
       </c>
       <c r="D6" s="1">
         <v>19.4</v>
       </c>
       <c r="E6" s="2">
         <v>9.5</v>
       </c>
       <c r="F6" s="2">
         <v>9.5</v>
       </c>
       <c r="G6" t="s">
-        <v>1236</v>
+        <v>1234</v>
       </c>
       <c r="H6" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>1238</v>
+        <v>1236</v>
       </c>
       <c r="B7" t="s">
         <v>70</v>
       </c>
       <c r="C7" t="s">
-        <v>1239</v>
+        <v>1237</v>
       </c>
       <c r="D7" s="1">
         <v>19.03</v>
       </c>
       <c r="E7" s="2">
         <v>3.1</v>
       </c>
       <c r="F7" s="2">
         <v>3.1</v>
       </c>
       <c r="G7" t="s">
-        <v>1240</v>
+        <v>1238</v>
       </c>
       <c r="H7" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>1241</v>
+        <v>1239</v>
       </c>
       <c r="B8" t="s">
         <v>633</v>
       </c>
       <c r="C8" t="s">
-        <v>1242</v>
+        <v>1240</v>
       </c>
       <c r="D8" s="1">
         <v>19.64</v>
       </c>
       <c r="E8" s="2">
         <v>5.15</v>
       </c>
       <c r="F8" s="2">
         <v>5.15</v>
       </c>
       <c r="G8" t="s">
-        <v>1243</v>
+        <v>1241</v>
       </c>
       <c r="H8" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="B9" t="s">
         <v>645</v>
       </c>
       <c r="C9" t="s">
-        <v>1245</v>
+        <v>1243</v>
       </c>
       <c r="D9" s="1">
         <v>22.4</v>
       </c>
       <c r="E9" s="2">
         <v>6.85</v>
       </c>
       <c r="F9" s="2">
         <v>6.85</v>
       </c>
       <c r="G9" t="s">
-        <v>1246</v>
+        <v>1244</v>
       </c>
       <c r="H9" t="s">
         <v>846</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>1247</v>
+        <v>1245</v>
       </c>
       <c r="B10" t="s">
         <v>654</v>
       </c>
       <c r="C10" t="s">
-        <v>1248</v>
+        <v>1246</v>
       </c>
       <c r="D10" s="1">
         <v>18.09</v>
       </c>
       <c r="E10" s="2">
         <v>5.7</v>
       </c>
       <c r="F10" s="2">
         <v>5.7</v>
       </c>
       <c r="G10" t="s">
-        <v>1249</v>
+        <v>1247</v>
       </c>
       <c r="H10" t="s">
         <v>764</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>1250</v>
+        <v>1248</v>
       </c>
       <c r="B11" t="s">
         <v>661</v>
       </c>
       <c r="C11" t="s">
-        <v>1208</v>
+        <v>1206</v>
       </c>
       <c r="D11" s="1">
         <v>18.41</v>
       </c>
       <c r="E11" s="2">
         <v>3.85</v>
       </c>
       <c r="F11" s="2">
         <v>3.85</v>
       </c>
       <c r="G11" t="s">
-        <v>1251</v>
+        <v>1249</v>
       </c>
       <c r="H11" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>1253</v>
+        <v>1251</v>
       </c>
       <c r="B12" t="s">
         <v>661</v>
       </c>
       <c r="C12" t="s">
-        <v>1208</v>
+        <v>1206</v>
       </c>
       <c r="D12" s="1">
         <v>18.42</v>
       </c>
       <c r="E12" s="2">
         <v>3.85</v>
       </c>
       <c r="F12" s="2">
         <v>3.85</v>
       </c>
       <c r="G12" t="s">
-        <v>1251</v>
+        <v>1249</v>
       </c>
       <c r="H12" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>1254</v>
+        <v>1252</v>
       </c>
       <c r="B13" t="s">
         <v>691</v>
       </c>
       <c r="C13" t="s">
-        <v>1255</v>
+        <v>1253</v>
       </c>
       <c r="D13" s="1">
         <v>17</v>
       </c>
       <c r="E13" s="2">
         <v>4.2</v>
       </c>
       <c r="F13" s="2">
         <v>4.2</v>
       </c>
       <c r="G13" t="s">
-        <v>1256</v>
+        <v>1254</v>
       </c>
       <c r="H13" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>1257</v>
+        <v>1255</v>
       </c>
       <c r="B14" t="s">
         <v>708</v>
       </c>
       <c r="C14" t="s">
         <v>722</v>
       </c>
       <c r="D14" s="1">
         <v>15.6</v>
       </c>
       <c r="E14" s="2">
         <v>3.95</v>
       </c>
       <c r="F14" s="2">
         <v>3.95</v>
       </c>
       <c r="G14" t="s">
-        <v>1258</v>
+        <v>1256</v>
       </c>
       <c r="H14" t="s">
-        <v>1098</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>1259</v>
+        <v>1257</v>
       </c>
       <c r="B15" t="s">
         <v>136</v>
       </c>
       <c r="C15" t="s">
-        <v>1260</v>
+        <v>1258</v>
       </c>
       <c r="D15" s="1">
         <v>18.19</v>
       </c>
       <c r="E15" s="2">
         <v>8</v>
       </c>
       <c r="F15" s="2">
         <v>8</v>
       </c>
       <c r="G15" t="s">
-        <v>1261</v>
+        <v>1259</v>
       </c>
       <c r="H15" t="s">
-        <v>1119</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>1262</v>
+        <v>1260</v>
       </c>
       <c r="B16" t="s">
         <v>136</v>
       </c>
       <c r="C16" t="s">
-        <v>1263</v>
+        <v>1261</v>
       </c>
       <c r="D16" s="1">
         <v>20.47</v>
       </c>
       <c r="E16" s="2">
         <v>8.5</v>
       </c>
       <c r="F16" s="2">
         <v>8.5</v>
       </c>
       <c r="G16" t="s">
-        <v>1264</v>
+        <v>1262</v>
       </c>
       <c r="H16" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>1265</v>
+        <v>1263</v>
       </c>
       <c r="B17" t="s">
         <v>757</v>
       </c>
       <c r="C17" t="s">
-        <v>1266</v>
+        <v>1264</v>
       </c>
       <c r="D17" s="1">
         <v>6</v>
       </c>
       <c r="E17" s="2">
         <v>5.2</v>
       </c>
       <c r="F17" s="2">
         <v>5.2</v>
       </c>
       <c r="G17" t="s">
-        <v>1267</v>
+        <v>1265</v>
       </c>
       <c r="H17" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>1268</v>
+        <v>1266</v>
       </c>
       <c r="B18" t="s">
         <v>838</v>
       </c>
       <c r="C18" t="s">
-        <v>1269</v>
+        <v>1267</v>
       </c>
       <c r="D18" s="1">
         <v>18.57</v>
       </c>
       <c r="E18" s="2">
         <v>4.3</v>
       </c>
       <c r="F18" s="2">
         <v>4.3</v>
       </c>
       <c r="G18" t="s">
-        <v>1270</v>
+        <v>1268</v>
       </c>
       <c r="H18" t="s">
-        <v>1098</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>1271</v>
+        <v>1269</v>
       </c>
       <c r="B19" t="s">
         <v>844</v>
       </c>
       <c r="C19" t="s">
-        <v>1272</v>
+        <v>1270</v>
       </c>
       <c r="D19" s="1">
         <v>1</v>
       </c>
       <c r="E19" s="2">
         <v>60</v>
       </c>
       <c r="F19" s="2">
         <v>60</v>
       </c>
       <c r="G19" t="s">
-        <v>1273</v>
+        <v>1271</v>
       </c>
       <c r="H19" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>1274</v>
+        <v>1272</v>
       </c>
       <c r="B20" t="s">
         <v>858</v>
       </c>
       <c r="C20" t="s">
-        <v>1275</v>
+        <v>1273</v>
       </c>
       <c r="D20" s="1">
         <v>21.09</v>
       </c>
       <c r="E20" s="2">
         <v>4.15</v>
       </c>
       <c r="F20" s="2">
         <v>4.15</v>
       </c>
       <c r="G20" t="s">
-        <v>1276</v>
+        <v>1274</v>
       </c>
       <c r="H20" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>1277</v>
+        <v>1275</v>
       </c>
       <c r="B21" t="s">
         <v>888</v>
       </c>
       <c r="C21" t="s">
-        <v>1278</v>
+        <v>1276</v>
       </c>
       <c r="D21" s="1">
         <v>15.22</v>
       </c>
       <c r="E21" s="2">
         <v>6.2</v>
       </c>
       <c r="F21" s="2">
         <v>6.2</v>
       </c>
       <c r="G21" t="s">
-        <v>1279</v>
+        <v>1277</v>
       </c>
       <c r="H21" t="s">
-        <v>1280</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>1281</v>
+        <v>1279</v>
       </c>
       <c r="B22" t="s">
         <v>895</v>
       </c>
       <c r="C22" t="s">
-        <v>1160</v>
+        <v>1158</v>
       </c>
       <c r="D22" s="1">
         <v>14.82</v>
       </c>
       <c r="E22" s="2">
         <v>4.7</v>
       </c>
       <c r="F22" s="2">
         <v>4.7</v>
       </c>
       <c r="G22" t="s">
-        <v>1282</v>
+        <v>1280</v>
       </c>
       <c r="H22" t="s">
-        <v>1161</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>1283</v>
+        <v>1281</v>
       </c>
       <c r="B23" t="s">
         <v>895</v>
       </c>
       <c r="C23" t="s">
-        <v>1284</v>
+        <v>1282</v>
       </c>
       <c r="D23" s="1">
         <v>14.82</v>
       </c>
       <c r="E23" s="2">
         <v>4.7</v>
       </c>
       <c r="F23" s="2">
         <v>4.7</v>
       </c>
       <c r="G23" t="s">
-        <v>1282</v>
+        <v>1280</v>
       </c>
       <c r="H23" t="s">
-        <v>1161</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>1285</v>
+        <v>1283</v>
       </c>
       <c r="B24" t="s">
         <v>895</v>
       </c>
       <c r="C24" t="s">
-        <v>1160</v>
+        <v>1158</v>
       </c>
       <c r="D24" s="1">
         <v>14.72</v>
       </c>
       <c r="E24" s="2">
         <v>4.7</v>
       </c>
       <c r="F24" s="2">
         <v>4.7</v>
       </c>
       <c r="G24" t="s">
-        <v>1282</v>
+        <v>1280</v>
       </c>
       <c r="H24" t="s">
-        <v>1161</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>1286</v>
+        <v>1284</v>
       </c>
       <c r="B25" t="s">
         <v>916</v>
       </c>
       <c r="C25" t="s">
-        <v>1287</v>
+        <v>1285</v>
       </c>
       <c r="D25" s="1">
         <v>16.63</v>
       </c>
       <c r="E25" s="2">
         <v>3.95</v>
       </c>
       <c r="F25" s="2">
         <v>3.95</v>
       </c>
       <c r="G25" t="s">
-        <v>1288</v>
+        <v>1286</v>
       </c>
       <c r="H25" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>1289</v>
+        <v>1287</v>
       </c>
       <c r="B26" t="s">
         <v>923</v>
       </c>
       <c r="C26" t="s">
-        <v>1290</v>
+        <v>1288</v>
       </c>
       <c r="D26" s="1">
         <v>17.8</v>
       </c>
       <c r="E26" s="2">
         <v>4.2</v>
       </c>
       <c r="F26" s="2">
         <v>4.2</v>
       </c>
       <c r="G26" t="s">
-        <v>1291</v>
+        <v>1289</v>
       </c>
       <c r="H26" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>1292</v>
+        <v>1290</v>
       </c>
       <c r="B27" t="s">
         <v>944</v>
       </c>
       <c r="C27" t="s">
-        <v>1293</v>
+        <v>1291</v>
       </c>
       <c r="D27" s="1">
         <v>6</v>
       </c>
       <c r="E27" s="2">
         <v>6.2</v>
       </c>
       <c r="F27" s="2">
         <v>6.2</v>
       </c>
       <c r="G27" t="s">
-        <v>1294</v>
+        <v>1292</v>
       </c>
       <c r="H27" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>1295</v>
+        <v>1293</v>
       </c>
       <c r="B28" t="s">
         <v>975</v>
       </c>
       <c r="C28" t="s">
-        <v>1224</v>
+        <v>1222</v>
       </c>
       <c r="D28" s="1">
         <v>24.68</v>
       </c>
       <c r="E28" s="2">
         <v>9.5</v>
       </c>
       <c r="F28" s="2">
         <v>9.5</v>
       </c>
       <c r="G28" t="s">
-        <v>1296</v>
+        <v>1294</v>
       </c>
       <c r="H28" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>1297</v>
+        <v>1295</v>
       </c>
       <c r="B29" t="s">
         <v>980</v>
       </c>
       <c r="C29" t="s">
         <v>981</v>
       </c>
       <c r="D29" s="1">
         <v>21.35</v>
       </c>
       <c r="E29" s="2">
         <v>5.45</v>
       </c>
       <c r="F29" s="2">
         <v>5.45</v>
       </c>
       <c r="G29" t="s">
-        <v>1298</v>
+        <v>1296</v>
       </c>
       <c r="H29" t="s">
-        <v>1280</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>1299</v>
+        <v>1297</v>
       </c>
       <c r="B30" t="s">
         <v>986</v>
       </c>
       <c r="C30" t="s">
-        <v>1300</v>
+        <v>1298</v>
       </c>
       <c r="D30" s="1">
         <v>16.52</v>
       </c>
       <c r="E30" s="2">
         <v>4.95</v>
       </c>
       <c r="F30" s="2">
         <v>4.95</v>
       </c>
       <c r="G30" t="s">
-        <v>1301</v>
+        <v>1299</v>
       </c>
       <c r="H30" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>1302</v>
+        <v>1300</v>
       </c>
       <c r="B31" t="s">
         <v>994</v>
       </c>
       <c r="C31" t="s">
-        <v>1303</v>
+        <v>1301</v>
       </c>
       <c r="D31" s="1">
         <v>18.69</v>
       </c>
       <c r="E31" s="2">
         <v>4.2</v>
       </c>
       <c r="F31" s="2">
         <v>4.2</v>
       </c>
       <c r="G31" t="s">
-        <v>1304</v>
+        <v>1302</v>
       </c>
       <c r="H31" t="s">
-        <v>1228</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B32" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C32" t="s">
         <v>1305</v>
-      </c>
-[...4 lines deleted...]
-        <v>1307</v>
       </c>
       <c r="D32" s="1">
         <v>20.93</v>
       </c>
       <c r="E32" s="2">
         <v>4.9</v>
       </c>
       <c r="F32" s="2">
         <v>4.9</v>
       </c>
       <c r="G32" t="s">
-        <v>1308</v>
+        <v>1306</v>
       </c>
       <c r="H32" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>1309</v>
+        <v>1307</v>
       </c>
       <c r="B33" t="s">
         <v>1022</v>
       </c>
       <c r="C33" t="s">
-        <v>1310</v>
+        <v>1308</v>
       </c>
       <c r="D33" s="1">
         <v>24.69</v>
       </c>
       <c r="E33" s="2">
         <v>6.95</v>
       </c>
       <c r="F33" s="2">
         <v>6.95</v>
       </c>
       <c r="G33" t="s">
-        <v>1311</v>
+        <v>1309</v>
       </c>
       <c r="H33" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>1312</v>
+        <v>1310</v>
       </c>
       <c r="B34" t="s">
         <v>1034</v>
       </c>
       <c r="C34" t="s">
-        <v>1313</v>
+        <v>1311</v>
       </c>
       <c r="D34" s="1">
         <v>17.7</v>
       </c>
       <c r="E34" s="2">
         <v>4.15</v>
       </c>
       <c r="F34" s="2">
         <v>4.15</v>
       </c>
       <c r="G34" t="s">
-        <v>1314</v>
+        <v>1312</v>
       </c>
       <c r="H34" t="s">
         <v>830</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>1315</v>
+        <v>1313</v>
       </c>
       <c r="B35" t="s">
         <v>1034</v>
       </c>
       <c r="C35" t="s">
-        <v>1316</v>
+        <v>1314</v>
       </c>
       <c r="D35" s="1">
         <v>17.65</v>
       </c>
       <c r="E35" s="2">
         <v>4.3</v>
       </c>
       <c r="F35" s="2">
         <v>4.3</v>
       </c>
       <c r="G35" t="s">
-        <v>1314</v>
+        <v>1312</v>
       </c>
       <c r="H35" t="s">
         <v>830</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>1317</v>
+        <v>1315</v>
       </c>
       <c r="B36" t="s">
         <v>1034</v>
       </c>
       <c r="C36" t="s">
-        <v>1318</v>
+        <v>1316</v>
       </c>
       <c r="D36" s="1">
         <v>17.79</v>
       </c>
       <c r="E36" s="2">
         <v>5.95</v>
       </c>
       <c r="F36" s="2">
         <v>5.95</v>
       </c>
       <c r="G36" t="s">
-        <v>1314</v>
+        <v>1312</v>
       </c>
       <c r="H36" t="s">
         <v>830</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>1319</v>
+        <v>1317</v>
       </c>
       <c r="B37" t="s">
         <v>1034</v>
       </c>
       <c r="C37" t="s">
-        <v>1320</v>
+        <v>1318</v>
       </c>
       <c r="D37" s="1">
         <v>17.57</v>
       </c>
       <c r="E37" s="2">
         <v>5.95</v>
       </c>
       <c r="F37" s="2">
         <v>5.95</v>
       </c>
       <c r="G37" t="s">
-        <v>1314</v>
+        <v>1312</v>
       </c>
       <c r="H37" t="s">
         <v>830</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>1321</v>
+        <v>1319</v>
       </c>
       <c r="B38" t="s">
         <v>1034</v>
       </c>
       <c r="C38" t="s">
-        <v>1316</v>
+        <v>1314</v>
       </c>
       <c r="D38" s="1">
         <v>17.67</v>
       </c>
       <c r="E38" s="2">
         <v>4.3</v>
       </c>
       <c r="F38" s="2">
         <v>4.3</v>
       </c>
       <c r="G38" t="s">
-        <v>1314</v>
+        <v>1312</v>
       </c>
       <c r="H38" t="s">
         <v>830</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>1322</v>
+        <v>1320</v>
       </c>
       <c r="B39" t="s">
         <v>1034</v>
       </c>
       <c r="C39" t="s">
-        <v>1316</v>
+        <v>1314</v>
       </c>
       <c r="D39" s="1">
         <v>17.3</v>
       </c>
       <c r="E39" s="2">
         <v>4.3</v>
       </c>
       <c r="F39" s="2">
         <v>4.3</v>
       </c>
       <c r="G39" t="s">
-        <v>1314</v>
+        <v>1312</v>
       </c>
       <c r="H39" t="s">
         <v>830</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>1323</v>
+        <v>1321</v>
       </c>
       <c r="B40" t="s">
         <v>1034</v>
       </c>
       <c r="C40" t="s">
-        <v>1318</v>
+        <v>1316</v>
       </c>
       <c r="D40" s="1">
         <v>17.68</v>
       </c>
       <c r="E40" s="2">
         <v>5.95</v>
       </c>
       <c r="F40" s="2">
         <v>5.95</v>
       </c>
       <c r="G40" t="s">
-        <v>1314</v>
+        <v>1312</v>
       </c>
       <c r="H40" t="s">
         <v>830</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>1324</v>
+        <v>1322</v>
       </c>
       <c r="B41" t="s">
-        <v>1325</v>
+        <v>1323</v>
       </c>
       <c r="C41" t="s">
-        <v>1224</v>
+        <v>1222</v>
       </c>
       <c r="D41" s="1">
         <v>21.83</v>
       </c>
       <c r="E41" s="2">
         <v>9.5</v>
       </c>
       <c r="F41" s="2">
         <v>9.5</v>
       </c>
       <c r="G41" t="s">
-        <v>1326</v>
+        <v>1324</v>
       </c>
       <c r="H41" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>1327</v>
+        <v>1325</v>
       </c>
       <c r="B42" t="s">
-        <v>1144</v>
+        <v>1142</v>
       </c>
       <c r="C42" t="s">
-        <v>1224</v>
+        <v>1222</v>
       </c>
       <c r="D42" s="1">
         <v>21.93</v>
       </c>
       <c r="E42" s="2">
         <v>9.5</v>
       </c>
       <c r="F42" s="2">
         <v>9.5</v>
       </c>
       <c r="G42" t="s">
-        <v>1328</v>
+        <v>1326</v>
       </c>
       <c r="H42" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>1329</v>
+        <v>1327</v>
       </c>
       <c r="B43" t="s">
-        <v>1144</v>
+        <v>1142</v>
       </c>
       <c r="C43" t="s">
-        <v>1224</v>
+        <v>1222</v>
       </c>
       <c r="D43" s="1">
         <v>21.86</v>
       </c>
       <c r="E43" s="2">
         <v>9.5</v>
       </c>
       <c r="F43" s="2">
         <v>9.5</v>
       </c>
       <c r="G43" t="s">
-        <v>1328</v>
+        <v>1326</v>
       </c>
       <c r="H43" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>1330</v>
+        <v>1328</v>
       </c>
       <c r="B44" t="s">
-        <v>1144</v>
+        <v>1142</v>
       </c>
       <c r="C44" t="s">
-        <v>1331</v>
+        <v>1329</v>
       </c>
       <c r="D44" s="1">
         <v>22.62</v>
       </c>
       <c r="E44" s="2">
         <v>4.15</v>
       </c>
       <c r="F44" s="2">
         <v>4.15</v>
       </c>
       <c r="G44" t="s">
-        <v>1332</v>
+        <v>1330</v>
       </c>
       <c r="H44" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>1333</v>
+        <v>1331</v>
       </c>
       <c r="B45" t="s">
-        <v>1159</v>
+        <v>1157</v>
       </c>
       <c r="C45" t="s">
-        <v>1334</v>
+        <v>1332</v>
       </c>
       <c r="D45" s="1">
         <v>20.35</v>
       </c>
       <c r="E45" s="2">
         <v>3.45</v>
       </c>
       <c r="F45" s="2">
         <v>3.45</v>
       </c>
       <c r="G45" t="s">
-        <v>1335</v>
+        <v>1333</v>
       </c>
       <c r="H45" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>1336</v>
+        <v>1334</v>
       </c>
       <c r="B46" t="s">
-        <v>1182</v>
+        <v>1180</v>
       </c>
       <c r="C46" t="s">
-        <v>1337</v>
+        <v>1335</v>
       </c>
       <c r="D46" s="1">
         <v>19.23</v>
       </c>
       <c r="E46" s="2">
         <v>3.7</v>
       </c>
       <c r="F46" s="2">
         <v>3.7</v>
       </c>
       <c r="G46" t="s">
-        <v>1338</v>
+        <v>1336</v>
       </c>
       <c r="H46" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>1339</v>
+        <v>1337</v>
       </c>
       <c r="B47" t="s">
-        <v>1196</v>
+        <v>1194</v>
       </c>
       <c r="C47" t="s">
-        <v>1340</v>
+        <v>1338</v>
       </c>
       <c r="D47" s="1">
         <v>21.14</v>
       </c>
       <c r="E47" s="2">
         <v>4.7</v>
       </c>
       <c r="F47" s="2">
         <v>4.7</v>
       </c>
       <c r="G47" t="s">
-        <v>1341</v>
+        <v>1339</v>
       </c>
       <c r="H47" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>1342</v>
+        <v>1340</v>
       </c>
       <c r="B48" t="s">
-        <v>1196</v>
+        <v>1194</v>
       </c>
       <c r="C48" t="s">
-        <v>1343</v>
+        <v>1341</v>
       </c>
       <c r="D48" s="1">
         <v>21.31</v>
       </c>
       <c r="E48" s="2">
         <v>6.15</v>
       </c>
       <c r="F48" s="2">
         <v>6.15</v>
       </c>
       <c r="G48" t="s">
-        <v>1344</v>
+        <v>1342</v>
       </c>
       <c r="H48" t="s">
-        <v>1152</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>1345</v>
+        <v>1343</v>
       </c>
       <c r="B49" t="s">
-        <v>1205</v>
+        <v>1203</v>
       </c>
       <c r="C49" t="s">
-        <v>1346</v>
+        <v>1344</v>
       </c>
       <c r="D49" s="1">
         <v>17.82</v>
       </c>
       <c r="E49" s="2">
         <v>3.95</v>
       </c>
       <c r="F49" s="2">
         <v>3.95</v>
       </c>
       <c r="G49" t="s">
-        <v>1347</v>
+        <v>1345</v>
       </c>
       <c r="H49" t="s">
-        <v>1200</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50"/>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50" s="1"/>
       <c r="E50" s="2" t="s">
         <v>422</v>
       </c>
       <c r="F50" s="2">
         <f ca="1">SUBTOTAL(109,Table3[TOTAL])</f>
         <v>0</v>
       </c>
       <c r="G50"/>
       <c r="H50"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
@@ -32109,363 +32077,363 @@
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="2" width="12.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="17.41796875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="15.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>6</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1347</v>
+      </c>
+      <c r="E1" t="s">
         <v>1348</v>
       </c>
-      <c r="D1" t="s">
+      <c r="F1" t="s">
         <v>1349</v>
       </c>
-      <c r="E1" t="s">
+      <c r="G1" t="s">
         <v>1350</v>
       </c>
-      <c r="F1" t="s">
+      <c r="H1" t="s">
         <v>1351</v>
-      </c>
-[...4 lines deleted...]
-        <v>1353</v>
       </c>
       <c r="I1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>267</v>
       </c>
       <c r="B2" t="s">
         <v>266</v>
       </c>
       <c r="C2" t="s">
-        <v>1354</v>
+        <v>1352</v>
       </c>
       <c r="D2">
         <v>0</v>
       </c>
       <c r="F2" s="3"/>
       <c r="H2" s="4"/>
       <c r="I2" s="2">
         <v>632.65</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>387</v>
       </c>
       <c r="B3" t="s">
         <v>386</v>
       </c>
       <c r="C3" t="s">
-        <v>1354</v>
+        <v>1352</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="F3" s="3"/>
       <c r="G3" t="s">
         <v>421</v>
       </c>
       <c r="H3" s="4">
         <v>-542.4</v>
       </c>
       <c r="I3" s="2">
         <v>2193.6</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4" t="s">
-        <v>1354</v>
+        <v>1352</v>
       </c>
       <c r="D4">
         <v>0</v>
       </c>
       <c r="F4" s="3"/>
       <c r="H4" s="4"/>
       <c r="I4" s="2">
         <v>701.93</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>28</v>
       </c>
       <c r="C5" t="s">
-        <v>1354</v>
+        <v>1352</v>
       </c>
       <c r="D5">
         <v>0</v>
       </c>
       <c r="E5" t="s">
         <v>420</v>
       </c>
       <c r="F5" s="3">
         <v>250</v>
       </c>
       <c r="G5" t="s">
         <v>421</v>
       </c>
       <c r="H5" s="4">
         <v>-376.8</v>
       </c>
       <c r="I5" s="2">
         <v>2880.29</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>72</v>
       </c>
       <c r="B6" t="s">
         <v>70</v>
       </c>
       <c r="C6" t="s">
-        <v>1355</v>
+        <v>1353</v>
       </c>
       <c r="D6">
         <v>4175</v>
       </c>
       <c r="F6" s="3"/>
       <c r="G6" t="s">
         <v>421</v>
       </c>
       <c r="H6" s="4">
         <v>-587.1</v>
       </c>
       <c r="I6" s="2">
         <v>2746.78</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>133</v>
       </c>
       <c r="B7" t="s">
         <v>131</v>
       </c>
       <c r="C7" t="s">
-        <v>1354</v>
+        <v>1352</v>
       </c>
       <c r="D7">
         <v>0</v>
       </c>
       <c r="F7" s="3"/>
       <c r="H7" s="4"/>
       <c r="I7" s="2">
         <v>247.3</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>138</v>
       </c>
       <c r="B8" t="s">
         <v>136</v>
       </c>
       <c r="C8" t="s">
-        <v>1354</v>
+        <v>1352</v>
       </c>
       <c r="D8">
         <v>0</v>
       </c>
       <c r="E8" t="s">
         <v>420</v>
       </c>
       <c r="F8" s="3">
         <v>56.01</v>
       </c>
       <c r="G8" t="s">
         <v>421</v>
       </c>
       <c r="H8" s="4">
         <v>-169.8</v>
       </c>
       <c r="I8" s="2">
         <v>1511.72</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>168</v>
       </c>
       <c r="B9" t="s">
         <v>166</v>
       </c>
       <c r="C9" t="s">
-        <v>1354</v>
+        <v>1352</v>
       </c>
       <c r="D9">
         <v>0</v>
       </c>
       <c r="F9" s="3"/>
       <c r="G9" t="s">
         <v>421</v>
       </c>
       <c r="H9" s="4">
         <v>-504.3</v>
       </c>
       <c r="I9" s="2">
         <v>2469.81</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>208</v>
       </c>
       <c r="B10" t="s">
         <v>207</v>
       </c>
       <c r="C10" t="s">
-        <v>1354</v>
+        <v>1352</v>
       </c>
       <c r="D10">
         <v>0</v>
       </c>
       <c r="F10" s="3"/>
       <c r="G10" t="s">
         <v>421</v>
       </c>
       <c r="H10" s="4">
         <v>-330.9</v>
       </c>
       <c r="I10" s="2">
         <v>1731.04</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>239</v>
       </c>
       <c r="B11" t="s">
         <v>237</v>
       </c>
       <c r="C11" t="s">
-        <v>1354</v>
+        <v>1352</v>
       </c>
       <c r="D11">
         <v>0</v>
       </c>
       <c r="F11" s="3"/>
       <c r="G11" t="s">
         <v>421</v>
       </c>
       <c r="H11" s="4">
         <v>-486.9</v>
       </c>
       <c r="I11" s="2">
         <v>1153.25</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>280</v>
       </c>
       <c r="B12" t="s">
         <v>279</v>
       </c>
       <c r="C12" t="s">
-        <v>1354</v>
+        <v>1352</v>
       </c>
       <c r="D12">
         <v>0</v>
       </c>
       <c r="F12" s="3"/>
       <c r="G12" t="s">
         <v>421</v>
       </c>
       <c r="H12" s="4">
         <v>-421.8</v>
       </c>
       <c r="I12" s="2">
         <v>2250.7599999999998</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>313</v>
       </c>
       <c r="B13" t="s">
         <v>312</v>
       </c>
       <c r="C13" t="s">
-        <v>1355</v>
+        <v>1353</v>
       </c>
       <c r="D13">
         <v>4176</v>
       </c>
       <c r="F13" s="3"/>
       <c r="G13" t="s">
         <v>421</v>
       </c>
       <c r="H13" s="4">
         <v>-405.3</v>
       </c>
       <c r="I13" s="2">
         <v>2474.39</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>366</v>
       </c>
       <c r="B14" t="s">
         <v>365</v>
       </c>
       <c r="C14" t="s">
-        <v>1355</v>
+        <v>1353</v>
       </c>
       <c r="D14">
         <v>4177</v>
       </c>
       <c r="F14" s="3"/>
       <c r="H14" s="4"/>
       <c r="I14" s="2">
         <v>1413.03</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15"/>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="F15" s="3">
         <f ca="1">SUBTOTAL(109,Table4[EXTRA])</f>
         <v>0</v>
       </c>
       <c r="H15" s="4">
         <f ca="1">SUBTOTAL(109,Table4[FUEL])</f>
         <v>0</v>
       </c>
       <c r="I15" s="2">
         <f ca="1">SUBTOTAL(109,Table4[TOTAL])</f>