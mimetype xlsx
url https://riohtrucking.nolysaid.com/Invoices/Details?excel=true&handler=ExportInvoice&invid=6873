--- v0 (2026-07-15)
+++ v1 (2026-09-14)
@@ -106,51 +106,51 @@
   <si>
     <t>1937030842</t>
   </si>
   <si>
     <t>P11 - (323-6324) Karsten Blvd Ph 3</t>
   </si>
   <si>
     <t>17.05</t>
   </si>
   <si>
     <t>1937030853</t>
   </si>
   <si>
     <t>P11 - (323-4302) CofH FY2020, Dmg Rhb(SWAT) Holmes Rd Ditch WO3</t>
   </si>
   <si>
     <t>7PSSDB</t>
   </si>
   <si>
     <t>17.04</t>
   </si>
   <si>
     <t>1937030861</t>
   </si>
   <si>
-    <t>P11 - 323-7371</t>
+    <t>P11 - (323-7371) Chimney Rock Segment 2</t>
   </si>
   <si>
     <t>10PSSDA</t>
   </si>
   <si>
     <t>17.02</t>
   </si>
   <si>
     <t>1937030867</t>
   </si>
   <si>
     <t>P11 - (323-6747) FY 2025 Drainage- 7CC</t>
   </si>
   <si>
     <t>7PSCC</t>
   </si>
   <si>
     <t>17.03</t>
   </si>
   <si>
     <t>1937030878</t>
   </si>
   <si>
     <t>P11 - (323-859) Baytown East WWTP - LEM</t>
   </si>