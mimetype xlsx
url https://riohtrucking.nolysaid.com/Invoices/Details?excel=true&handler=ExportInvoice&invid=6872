--- v0 (2026-07-15)
+++ v1 (2026-09-14)
@@ -148,51 +148,51 @@
   <si>
     <t>1937030892</t>
   </si>
   <si>
     <t xml:space="preserve">P11 - (323-5575) The Westermark Apartments </t>
   </si>
   <si>
     <t>20.79</t>
   </si>
   <si>
     <t>1937030905</t>
   </si>
   <si>
     <t xml:space="preserve">P11 - (323-6610) Clear Brook City Area </t>
   </si>
   <si>
     <t>10PSSDA</t>
   </si>
   <si>
     <t>20.82</t>
   </si>
   <si>
     <t>1937030907</t>
   </si>
   <si>
-    <t>P11 - 323-7371</t>
+    <t>P11 - (323-7371) Chimney Rock Segment 2</t>
   </si>
   <si>
     <t>20.81</t>
   </si>
   <si>
     <t>1937030918</t>
   </si>
   <si>
     <t>P11 - (323-3897) BIG CREEK-SH36 NORTH</t>
   </si>
   <si>
     <t>20.88</t>
   </si>
   <si>
     <t>1937030946</t>
   </si>
   <si>
     <t>P11 - (323-6324) Karsten Blvd Ph 3</t>
   </si>
   <si>
     <t>20.85</t>
   </si>
   <si>
     <t>1937030957</t>
   </si>