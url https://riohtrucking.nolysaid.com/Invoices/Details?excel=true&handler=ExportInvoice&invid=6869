--- v0 (2026-07-15)
+++ v1 (2026-09-14)
@@ -136,51 +136,51 @@
   <si>
     <t>7PSSDB</t>
   </si>
   <si>
     <t>19.32</t>
   </si>
   <si>
     <t>1937030891</t>
   </si>
   <si>
     <t>19.29</t>
   </si>
   <si>
     <t>1937030906</t>
   </si>
   <si>
     <t>P11 - (323-1575) TXDOT-HC. IH-69 RECON-WIDEN-0027-13-200</t>
   </si>
   <si>
     <t>19.34</t>
   </si>
   <si>
     <t>1937030919</t>
   </si>
   <si>
-    <t>P11 - 323-7371</t>
+    <t>P11 - (323-7371) Chimney Rock Segment 2</t>
   </si>
   <si>
     <t>10PSSDA</t>
   </si>
   <si>
     <t>19.43</t>
   </si>
   <si>
     <t>1937030932</t>
   </si>
   <si>
     <t xml:space="preserve">P11 - (323-6164) LAKESIDE BAYOU SEC1 AND LAKE RIDGE LANE </t>
   </si>
   <si>
     <t>MORTARSD</t>
   </si>
   <si>
     <t>1937030959</t>
   </si>
   <si>
     <t>P11 - (323-6324) Karsten Blvd Ph 3</t>
   </si>
   <si>
     <t>1937030968</t>
   </si>