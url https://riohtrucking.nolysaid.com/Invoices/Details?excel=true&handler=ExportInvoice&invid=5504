--- v0 (2026-01-15)
+++ v1 (2026-09-14)
@@ -184,51 +184,51 @@
   <si>
     <t>1972002293</t>
   </si>
   <si>
     <t>P15 - (323-1262) ALLISON RD. TRACT SEC 4, 5</t>
   </si>
   <si>
     <t>1972002297</t>
   </si>
   <si>
     <t>1972002307</t>
   </si>
   <si>
     <t>P15 - (323-2055) A CONST 302 MCCARTY 77029</t>
   </si>
   <si>
     <t>1972002317</t>
   </si>
   <si>
     <t>P15 - (323-338) Residential Coll/Rice Collg 12,13, and Servery</t>
   </si>
   <si>
     <t>1972002333</t>
   </si>
   <si>
-    <t>P15 - 323-1669</t>
+    <t>P15 - (323-1669) Southeast WWTP improvement</t>
   </si>
   <si>
     <t>20.12</t>
   </si>
   <si>
     <t>1972002343</t>
   </si>
   <si>
     <t>P15 - (323-1903) Valencia Sec 14 WSD</t>
   </si>
   <si>
     <t>19.96</t>
   </si>
   <si>
     <t>1972002351</t>
   </si>
   <si>
     <t>1972002359</t>
   </si>
   <si>
     <t>P15 - (323-1781) HPD Bunker and K9 Relocation Facility</t>
   </si>
   <si>
     <t>1972002365</t>
   </si>