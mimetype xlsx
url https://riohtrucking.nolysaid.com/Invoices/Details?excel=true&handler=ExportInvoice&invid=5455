--- v0 (2026-01-17)
+++ v1 (2026-07-15)
@@ -244,51 +244,51 @@
   <si>
     <t>P15 - (323-714) Sterling McCall Acura</t>
   </si>
   <si>
     <t>16.03</t>
   </si>
   <si>
     <t>1972002188</t>
   </si>
   <si>
     <t>P15 - (323-1988) LEICESTER</t>
   </si>
   <si>
     <t>1972002200</t>
   </si>
   <si>
     <t>P15 - (323-779) Brays Bayou Greenway Segment BR26C - HCFCD</t>
   </si>
   <si>
     <t>200PSI</t>
   </si>
   <si>
     <t>1972002208</t>
   </si>
   <si>
-    <t>P15 - 323-811</t>
+    <t>P15 - (323-811) MW INDUSTRIAL</t>
   </si>
   <si>
     <t>1972002215</t>
   </si>
   <si>
     <t>16.04</t>
   </si>
   <si>
     <t>1972002227</t>
   </si>
   <si>
     <t>P15 - (323-2089) Greenwillow Dr SIDEWALK PROGRAM PKG 4</t>
   </si>
   <si>
     <t>5%</t>
   </si>
   <si>
     <t>SUBTOTAL</t>
   </si>
   <si>
     <t>Fuel</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>