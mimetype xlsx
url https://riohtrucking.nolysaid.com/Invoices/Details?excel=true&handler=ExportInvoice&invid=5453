--- v0 (2026-01-16)
+++ v1 (2026-07-16)
@@ -154,51 +154,51 @@
   <si>
     <t>P4 - (323-1974) LEGACY WEST BLVD TRANSITION</t>
   </si>
   <si>
     <t>5PSCC</t>
   </si>
   <si>
     <t>20.08</t>
   </si>
   <si>
     <t>1972002112</t>
   </si>
   <si>
     <t>P15 - (323-977) HAF South Lot</t>
   </si>
   <si>
     <t>5PSSDB</t>
   </si>
   <si>
     <t>19.55</t>
   </si>
   <si>
     <t>1972002130</t>
   </si>
   <si>
-    <t>P15 - 323-811</t>
+    <t>P15 - (323-811) MW INDUSTRIAL</t>
   </si>
   <si>
     <t>1972002136</t>
   </si>
   <si>
     <t>P15 - (323-657) HPW Arlinton Heights Drainage</t>
   </si>
   <si>
     <t>7PSSDB</t>
   </si>
   <si>
     <t>19.69</t>
   </si>
   <si>
     <t>1972002149</t>
   </si>
   <si>
     <t>P15 - (323-1875) GRB</t>
   </si>
   <si>
     <t>19.82</t>
   </si>
   <si>
     <t>5%</t>
   </si>