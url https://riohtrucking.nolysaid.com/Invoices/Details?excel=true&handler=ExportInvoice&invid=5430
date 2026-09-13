--- v0 (2026-01-16)
+++ v1 (2026-09-13)
@@ -106,51 +106,51 @@
   <si>
     <t>1934005298</t>
   </si>
   <si>
     <t>P8 - (323-1875) GRB</t>
   </si>
   <si>
     <t>5PSSDB</t>
   </si>
   <si>
     <t>17.90</t>
   </si>
   <si>
     <t>1934005334</t>
   </si>
   <si>
     <t>P8 - 323-634</t>
   </si>
   <si>
     <t>17.88</t>
   </si>
   <si>
     <t>1934005345</t>
   </si>
   <si>
-    <t>P8 - 323-316</t>
+    <t xml:space="preserve">P8 - (323-316) Pasadena Transportation Center </t>
   </si>
   <si>
     <t>17.84</t>
   </si>
   <si>
     <t>1934005385</t>
   </si>
   <si>
     <t>P8 - (323-1216) Firts Industrial Liberty Road</t>
   </si>
   <si>
     <t>17.87</t>
   </si>
   <si>
     <t>1934005396</t>
   </si>
   <si>
     <t>P8 - (323-11) Metro MAINTENANCE WAY</t>
   </si>
   <si>
     <t>17.97</t>
   </si>
   <si>
     <t>1934005795</t>
   </si>